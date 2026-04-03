--- v0 (2025-10-03)
+++ v1 (2026-04-03)
@@ -10,164 +10,191 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="47">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Allan Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_n._004_de_2025-_allan_oliveira.pdf</t>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_n._004_de_2025-_allan_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reforma Geral da Quadra Poliesportiva da Vila do Ananim.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Antônio Fábio</t>
   </si>
   <si>
-    <t>https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n._005_de_2025-_antonio_fabio..pdf</t>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n._005_de_2025-_antonio_fabio..pdf</t>
   </si>
   <si>
     <t>Solicitação de Reforma Geral da Escola Municipal de Ensino Fundamental Manoel Gerson, Vila das Pedras, neste município.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_n._009_de_2025.pdf</t>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_n._009_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de aprovação da reforma geral das casas de farinha da comunidade da Vila do Ananim e da 3ª Travessa, município de Peixe-Boi – Pará.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_n._012_de_2025.pdf</t>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_n._012_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Aprovação para Reforma Geral do Pé da Caixa D'Água da Comunidade Vila das Pedras, neste município.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_n_026-2025_allan_oliveira_.pdf</t>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_n_026-2025_allan_oliveira_.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Peixe-Boi a realização de reforma na quadra poli-esportiva da Vila de Tauarizinho, contemplando o piso geral, grades de proteção e cobertura (telhado).</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Braulino Junior</t>
   </si>
   <si>
-    <t>https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_034-2025_de_03_de_setembro_de_2025_-_ver._braulino_jr..pdf</t>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_034-2025_de_03_de_setembro_de_2025_-_ver._braulino_jr..pdf</t>
   </si>
   <si>
     <t>Requerimento de providências imediatas para reforma da Escola Municipal de Ensino Infantil Monsenhor José Maria do Lago, localizada na Vila de Tauarizinho (areia Branca), neste município, em virtude da precária estrutura física predial.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Edson Rosemildo</t>
+  </si>
+  <si>
+    <t>http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_no_035-2025_de_16_de_setembro_de_2025_-_ver._edson_rosemildo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação ao prefeito municipal para realização de reformas nas escolas da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.peixeboi.pa.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal a reforma da Casa de Farinha da Vila do Maçaranduba, neste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -471,68 +498,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_n._004_de_2025-_allan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n._005_de_2025-_antonio_fabio..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_n._009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_n._012_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_n_026-2025_allan_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_034-2025_de_03_de_setembro_de_2025_-_ver._braulino_jr..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/361/requerimento_n._004_de_2025-_allan_oliveira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n._005_de_2025-_antonio_fabio..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/368/requerimento_n._009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/372/requerimento_n._012_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_n_026-2025_allan_oliveira_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/412/requerimento_no_034-2025_de_03_de_setembro_de_2025_-_ver._braulino_jr..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_no_035-2025_de_16_de_setembro_de_2025_-_ver._edson_rosemildo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.peixeboi.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -672,60 +699,114 @@
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>